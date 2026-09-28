--- v1 (2026-04-26)
+++ v2 (2026-09-28)
@@ -53,54 +53,54 @@
   <si>
     <t>1.500m MASC. AL</t>
   </si>
   <si>
     <t>3.000m MASC. AL</t>
   </si>
   <si>
     <t>100m vallas (0,84) MASC. VET 60-69 AL</t>
   </si>
   <si>
     <t>100m vallas (0,91) MASC. AL</t>
   </si>
   <si>
     <t>110m vallas (1,00) MASC. AL</t>
   </si>
   <si>
     <t>300m vallas (0,762) MASC. VET 60-69 AL</t>
   </si>
   <si>
     <t>400m vallas (0,84) MASC. AL</t>
   </si>
   <si>
     <t>400m vallas (0,91) MASC. AL</t>
   </si>
   <si>
-    <t>Vallas Altas Vet. MAS. AL</t>
-[...2 lines deleted...]
-    <t>Vallas Bajas Vet. MAS. AL</t>
+    <t>Vallas Altas Vet. MAS. AL (80-100-110)</t>
+  </si>
+  <si>
+    <t>Vallas Bajas Vet. MAS. AL (200-300-400)</t>
   </si>
   <si>
     <t>2.000m Obst. MASC. Master (0,762m)</t>
   </si>
   <si>
     <t>3.000m Obst. MASC.</t>
   </si>
   <si>
     <t>Altura MASC. AL</t>
   </si>
   <si>
     <t>Pértiga MASC. AL</t>
   </si>
   <si>
     <t>Longitud MASC. AL</t>
   </si>
   <si>
     <t>Triple Salto MASC. AL</t>
   </si>
   <si>
     <t>Peso (5kg) MASC. AL</t>
   </si>
   <si>
     <t>Peso (6kg) MASC. AL</t>
   </si>
@@ -164,54 +164,54 @@
   <si>
     <t>1.500m FEM. AL</t>
   </si>
   <si>
     <t>3.000m FEM. AL</t>
   </si>
   <si>
     <t>80m vallas (0,686) FEM. VET 60+ AL</t>
   </si>
   <si>
     <t>80m vallas (0,762) FEM Sub14-Master 40-49 AL</t>
   </si>
   <si>
     <t>80m vallas (0,762) FEM. VET 50-59 AL</t>
   </si>
   <si>
     <t>100m vallas (0,84) FEM. AL</t>
   </si>
   <si>
     <t>300m vallas (0,762) FEM. AL</t>
   </si>
   <si>
     <t>400m vallas (0,762) FEM. AL</t>
   </si>
   <si>
-    <t>Vallas Altas VET. Fem. AL</t>
-[...2 lines deleted...]
-    <t>Vallas Bajas VET. Fem. AL</t>
+    <t>Vallas Altas VET. Fem. AL (80-100)</t>
+  </si>
+  <si>
+    <t>Vallas Bajas VET. Fem. AL (200-300-400)</t>
   </si>
   <si>
     <t>2.000m Obst. FEM.</t>
   </si>
   <si>
     <t>Altura FEM. AL</t>
   </si>
   <si>
     <t>Pértiga FEM. AL</t>
   </si>
   <si>
     <t>Longitud FEM. AL</t>
   </si>
   <si>
     <t>Triple Salto FEM. AL</t>
   </si>
   <si>
     <t>Peso (3kg) FEM. AL</t>
   </si>
   <si>
     <t>Peso (4kg) FEM. AL</t>
   </si>
   <si>
     <t>Peso VET. Fem. AL</t>
   </si>