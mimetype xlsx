--- v2 (2026-03-17)
+++ v3 (2026-05-08)
@@ -475,61 +475,61 @@
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:1">
       <c r="A14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:1">
       <c r="A18" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">