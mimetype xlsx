--- v3 (2026-05-08)
+++ v4 (2026-05-31)
@@ -26,69 +26,69 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Inscripciones" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Prueba</t>
   </si>
   <si>
     <t>5km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>10km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>20km Marcha MASC. RUTA</t>
   </si>
   <si>
+    <t>35km Marcha MASC. RUTA</t>
+  </si>
+  <si>
     <t>Maratón Marcha Hombres</t>
   </si>
   <si>
-    <t>35km Marcha MASC. RUTA</t>
-[...1 lines deleted...]
-  <si>
     <t>5km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>10km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>20km Marcha FEM. RUTA</t>
   </si>
   <si>
+    <t>35km Marcha</t>
+  </si>
+  <si>
     <t>Maratón Marcha Mujeres</t>
-  </si>
-[...1 lines deleted...]
-    <t>35km Marcha</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -435,106 +435,106 @@
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:1">
       <c r="A10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:1">
       <c r="A14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:1">
       <c r="A18" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">