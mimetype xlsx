--- v2 (2026-09-16)
+++ v3 (2026-10-08)
@@ -38,51 +38,51 @@
   <si>
     <t>Prueba</t>
   </si>
   <si>
     <t>100m MASC. AL</t>
   </si>
   <si>
     <t>400m MASC. AL</t>
   </si>
   <si>
     <t>1.500m MASC. AL</t>
   </si>
   <si>
     <t>Milla MASC. AL</t>
   </si>
   <si>
     <t>10.000m MASC. AL</t>
   </si>
   <si>
     <t>100m vallas (0,84) MASC. VET 60-69 AL</t>
   </si>
   <si>
     <t>100m vallas (0,91) MASC. AL</t>
   </si>
   <si>
-    <t>Vallas Altas Vet. MAS. AL</t>
+    <t>Vallas Altas Vet. MAS. AL (80-100-110)</t>
   </si>
   <si>
     <t>Altura MASC. AL</t>
   </si>
   <si>
     <t>Pértiga MASC. AL</t>
   </si>
   <si>
     <t>Longitud MASC. AL</t>
   </si>
   <si>
     <t>Peso (5kg) MASC. AL</t>
   </si>
   <si>
     <t>Peso (6kg) MASC. AL</t>
   </si>
   <si>
     <t>Peso Vet. MAS. AL</t>
   </si>
   <si>
     <t>Disco (1,5kg) MASC.</t>
   </si>
   <si>
     <t>Disco (1kg) MASC.</t>
   </si>
@@ -125,51 +125,51 @@
   <si>
     <t>200m FEM. AL</t>
   </si>
   <si>
     <t>800m FEM. AL</t>
   </si>
   <si>
     <t>Milla FEM. AL</t>
   </si>
   <si>
     <t>10.000m FEM. AL</t>
   </si>
   <si>
     <t>80m vallas (0,686) FEM. VET 60+ AL</t>
   </si>
   <si>
     <t>80m vallas (0,762) FEM Sub14-Master 40-49 AL</t>
   </si>
   <si>
     <t>80m vallas (0,762) FEM. VET 50-59 AL</t>
   </si>
   <si>
     <t>100m vallas (0,84) FEM. AL</t>
   </si>
   <si>
-    <t>Vallas Altas VET. Fem. AL</t>
+    <t>Vallas Altas VET. Fem. AL (80-100)</t>
   </si>
   <si>
     <t>Altura FEM. AL</t>
   </si>
   <si>
     <t>Longitud FEM. AL</t>
   </si>
   <si>
     <t>Peso (3kg) FEM. AL</t>
   </si>
   <si>
     <t>Peso (4kg) FEM. AL</t>
   </si>
   <si>
     <t>Peso VET. Fem. AL</t>
   </si>
   <si>
     <t>Disco VET. Fem.</t>
   </si>
   <si>
     <t>Martillo Pesado VET. Fem. AL</t>
   </si>
   <si>
     <t>Martillo VET. Fem.</t>
   </si>