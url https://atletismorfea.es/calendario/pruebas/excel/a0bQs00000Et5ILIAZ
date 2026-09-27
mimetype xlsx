--- v3 (2026-09-07)
+++ v4 (2026-09-27)
@@ -104,56 +104,56 @@
   <si>
     <t>4x400m MASC. AL</t>
   </si>
   <si>
     <t>5km Ruta Masc.</t>
   </si>
   <si>
     <t>10km Ruta Masc.</t>
   </si>
   <si>
     <t>15km Ruta Masc.</t>
   </si>
   <si>
     <t>Medio Maratón MASC.</t>
   </si>
   <si>
     <t>Maratón MASC.</t>
   </si>
   <si>
     <t>5km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>10km Marcha MASC. RUTA</t>
   </si>
   <si>
+    <t>Medio maratón Marcha Masc.</t>
+  </si>
+  <si>
     <t>20km Marcha MASC. RUTA</t>
   </si>
   <si>
-    <t>Medio maratón Marcha Masc.</t>
-[...1 lines deleted...]
-  <si>
     <t>30km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>Maratón Marcha Hombres</t>
   </si>
   <si>
     <t>35km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>100m FEM. AL</t>
   </si>
   <si>
     <t>200m FEM. AL</t>
   </si>
   <si>
     <t>400m FEM. AL</t>
   </si>
   <si>
     <t>800m FEM. AL</t>
   </si>
   <si>
     <t>1.500m FEM. AL</t>
   </si>
   <si>
     <t>5.000m FEM. AL</t>
@@ -191,81 +191,81 @@
   <si>
     <t>Martillo (4kg) FEM.</t>
   </si>
   <si>
     <t>Jabalina (600g) FEM.</t>
   </si>
   <si>
     <t>Heptatlón FEM.</t>
   </si>
   <si>
     <t>4x100m FEM. AL</t>
   </si>
   <si>
     <t>4x400m FEM. AL</t>
   </si>
   <si>
     <t>4x400m MIXTO AL</t>
   </si>
   <si>
     <t>5km Ruta FEM.</t>
   </si>
   <si>
     <t>10km Ruta FEM.</t>
   </si>
   <si>
+    <t>20km Ruta MASC.</t>
+  </si>
+  <si>
     <t>15km Ruta FEM.</t>
   </si>
   <si>
-    <t>20km Ruta MASC.</t>
-[...1 lines deleted...]
-  <si>
     <t>Medio Maratón FEM.</t>
   </si>
   <si>
     <t>Maratón FEM.</t>
   </si>
   <si>
     <t>5km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>10km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>20km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>Medio maratón Marcha Fem.</t>
   </si>
   <si>
     <t>30km Marcha FEM. RUTA</t>
   </si>
   <si>
+    <t>Maratón Marcha Mujeres</t>
+  </si>
+  <si>
     <t>35km Marcha</t>
-  </si>
-[...1 lines deleted...]
-    <t>Maratón Marcha Mujeres</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>