--- v4 (2026-09-27)
+++ v5 (2026-10-17)
@@ -113,56 +113,56 @@
   <si>
     <t>15km Ruta Masc.</t>
   </si>
   <si>
     <t>Medio Maratón MASC.</t>
   </si>
   <si>
     <t>Maratón MASC.</t>
   </si>
   <si>
     <t>5km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>10km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>Medio maratón Marcha Masc.</t>
   </si>
   <si>
     <t>20km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>30km Marcha MASC. RUTA</t>
   </si>
   <si>
+    <t>35km Marcha MASC. RUTA</t>
+  </si>
+  <si>
     <t>Maratón Marcha Hombres</t>
   </si>
   <si>
-    <t>35km Marcha MASC. RUTA</t>
-[...1 lines deleted...]
-  <si>
     <t>100m FEM. AL</t>
   </si>
   <si>
     <t>200m FEM. AL</t>
   </si>
   <si>
     <t>400m FEM. AL</t>
   </si>
   <si>
     <t>800m FEM. AL</t>
   </si>
   <si>
     <t>1.500m FEM. AL</t>
   </si>
   <si>
     <t>5.000m FEM. AL</t>
   </si>
   <si>
     <t>10.000m FEM. AL</t>
   </si>
   <si>
     <t>100m vallas (0,84) FEM. AL</t>
   </si>
   <si>
     <t>400m vallas (0,762) FEM. AL</t>
@@ -191,81 +191,81 @@
   <si>
     <t>Martillo (4kg) FEM.</t>
   </si>
   <si>
     <t>Jabalina (600g) FEM.</t>
   </si>
   <si>
     <t>Heptatlón FEM.</t>
   </si>
   <si>
     <t>4x100m FEM. AL</t>
   </si>
   <si>
     <t>4x400m FEM. AL</t>
   </si>
   <si>
     <t>4x400m MIXTO AL</t>
   </si>
   <si>
     <t>5km Ruta FEM.</t>
   </si>
   <si>
     <t>10km Ruta FEM.</t>
   </si>
   <si>
+    <t>15km Ruta FEM.</t>
+  </si>
+  <si>
     <t>20km Ruta MASC.</t>
   </si>
   <si>
-    <t>15km Ruta FEM.</t>
-[...1 lines deleted...]
-  <si>
     <t>Medio Maratón FEM.</t>
   </si>
   <si>
     <t>Maratón FEM.</t>
   </si>
   <si>
     <t>5km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>10km Marcha FEM. RUTA</t>
   </si>
   <si>
+    <t>Medio maratón Marcha Fem.</t>
+  </si>
+  <si>
     <t>20km Marcha FEM. RUTA</t>
   </si>
   <si>
-    <t>Medio maratón Marcha Fem.</t>
-[...1 lines deleted...]
-  <si>
     <t>30km Marcha FEM. RUTA</t>
   </si>
   <si>
+    <t>35km Marcha</t>
+  </si>
+  <si>
     <t>Maratón Marcha Mujeres</t>
-  </si>
-[...1 lines deleted...]
-    <t>35km Marcha</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>