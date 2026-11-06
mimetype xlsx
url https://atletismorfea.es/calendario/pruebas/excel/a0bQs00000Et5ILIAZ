--- v5 (2026-10-17)
+++ v6 (2026-11-06)
@@ -113,56 +113,56 @@
   <si>
     <t>15km Ruta Masc.</t>
   </si>
   <si>
     <t>Medio Maratón MASC.</t>
   </si>
   <si>
     <t>Maratón MASC.</t>
   </si>
   <si>
     <t>5km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>10km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>Medio maratón Marcha Masc.</t>
   </si>
   <si>
     <t>20km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>30km Marcha MASC. RUTA</t>
   </si>
   <si>
+    <t>Maratón Marcha Hombres</t>
+  </si>
+  <si>
     <t>35km Marcha MASC. RUTA</t>
   </si>
   <si>
-    <t>Maratón Marcha Hombres</t>
-[...1 lines deleted...]
-  <si>
     <t>100m FEM. AL</t>
   </si>
   <si>
     <t>200m FEM. AL</t>
   </si>
   <si>
     <t>400m FEM. AL</t>
   </si>
   <si>
     <t>800m FEM. AL</t>
   </si>
   <si>
     <t>1.500m FEM. AL</t>
   </si>
   <si>
     <t>5.000m FEM. AL</t>
   </si>
   <si>
     <t>10.000m FEM. AL</t>
   </si>
   <si>
     <t>100m vallas (0,84) FEM. AL</t>
   </si>
   <si>
     <t>400m vallas (0,762) FEM. AL</t>
@@ -191,54 +191,54 @@
   <si>
     <t>Martillo (4kg) FEM.</t>
   </si>
   <si>
     <t>Jabalina (600g) FEM.</t>
   </si>
   <si>
     <t>Heptatlón FEM.</t>
   </si>
   <si>
     <t>4x100m FEM. AL</t>
   </si>
   <si>
     <t>4x400m FEM. AL</t>
   </si>
   <si>
     <t>4x400m MIXTO AL</t>
   </si>
   <si>
     <t>5km Ruta FEM.</t>
   </si>
   <si>
     <t>10km Ruta FEM.</t>
   </si>
   <si>
+    <t>20km Ruta MASC.</t>
+  </si>
+  <si>
     <t>15km Ruta FEM.</t>
-  </si>
-[...1 lines deleted...]
-    <t>20km Ruta MASC.</t>
   </si>
   <si>
     <t>Medio Maratón FEM.</t>
   </si>
   <si>
     <t>Maratón FEM.</t>
   </si>
   <si>
     <t>5km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>10km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>Medio maratón Marcha Fem.</t>
   </si>
   <si>
     <t>20km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>30km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>35km Marcha</t>
   </si>