--- v0 (2026-03-14)
+++ v1 (2026-08-23)
@@ -433,56 +433,56 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" t="s">
         <v>7</v>