--- v2 (2026-08-26)
+++ v3 (2026-10-15)
@@ -23,54 +23,54 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Inscripciones" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Prueba</t>
   </si>
   <si>
     <t>5km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>10km Marcha MASC. RUTA</t>
   </si>
   <si>
+    <t>20km Marcha MASC. RUTA</t>
+  </si>
+  <si>
     <t>Medio maratón Marcha Masc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>20km Marcha MASC. RUTA</t>
   </si>
   <si>
     <t>5km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>10km Marcha FEM. RUTA</t>
   </si>
   <si>
     <t>Medio maratón Marcha Fem.</t>
   </si>
   <si>
     <t>20km Marcha FEM. RUTA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>