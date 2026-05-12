--- v1 (2026-03-28)
+++ v2 (2026-05-12)
@@ -17,54 +17,54 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Inscripciones" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Prueba</t>
   </si>
   <si>
+    <t>60m MASC. PC</t>
+  </si>
+  <si>
     <t>60m MASC. AL</t>
-  </si>
-[...1 lines deleted...]
-    <t>60m MASC. PC</t>
   </si>
   <si>
     <t>100m MASC. AL</t>
   </si>
   <si>
     <t>1.000m MASC. AL</t>
   </si>
   <si>
     <t>60m vallas (1,00) MASC. AL</t>
   </si>
   <si>
     <t>100m vallas (0,91) MASC. AL</t>
   </si>
   <si>
     <t>Altura MASC. AL</t>
   </si>
   <si>
     <t>Pértiga MASC. AL</t>
   </si>
   <si>
     <t>Longitud MASC. AL</t>
   </si>
   <si>
     <t>Peso (4kg) MASC. AL</t>
   </si>
@@ -508,66 +508,66 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:1">
       <c r="A10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" t="s">
         <v>6</v>