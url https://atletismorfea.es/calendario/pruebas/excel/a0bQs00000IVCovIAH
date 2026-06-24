--- v2 (2026-05-12)
+++ v3 (2026-06-24)
@@ -508,56 +508,56 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" t="s">
         <v>4</v>